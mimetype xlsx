--- v5 (2026-03-10)
+++ v6 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba59fb8932444796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f02da72aad59462ab81b3a7f2f93580e.psmdcp" Id="R6765f91cbdc04aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f872b4271d4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfe2c9fe006c49ce8e689d6f5fe840ac.psmdcp" Id="Rb3a54dd820934bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Vital Sign Indicators" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Vital Sign Indicator</x:t>
   </x:si>
   <x:si>
     <x:t>Vital Sign</x:t>
   </x:si>
   <x:si>
@@ -74,54 +74,54 @@
     <x:t>Air Quality</x:t>
   </x:si>
   <x:si>
     <x:t>HealthyHumanPopulation</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p&gt;Particle pollution, also called particulate matter (PM), is a mixture of tiny solids or liquid droplets that includes smoke, soot, dirt, and dust floating in the air. PM&lt;sub&gt;2.5&lt;/sub&gt; (particles less than 2.5 micrometers) is identified as a pollution problem in many Washington communities and is associated with a number of adverse health impacts. This indicator tracks the percent of the Puget Sound population exposed to air quality that does not meet the state healthy air goal for PM&lt;sub&gt;2.5&lt;/sub&gt; (20 &amp;micro;g/m&lt;sup&gt;3&lt;/sup&gt;).&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Schulte, Jill</x:t>
   </x:si>
   <x:si>
     <x:t>Washington State Department of Ecology</x:t>
   </x:si>
   <x:si>
     <x:t>Mixed Results</x:t>
   </x:si>
   <x:si>
     <x:t>No Target</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">&lt;p&gt;No targets are currently set for this indicator.&lt;/p&gt;
 </x:t>
   </x:si>
   <x:si>
-    <x:t>&lt;p&gt;&lt;a href="https://enviwa.ecology.wa.gov/home/map"&gt;Washington State Department of Ecology Ambient Air Monitoring Network&lt;/a&gt;&amp;nbsp;&lt;/p&gt;</x:t>
-[...2 lines deleted...]
-    <x:t>&lt;p&gt;&lt;a href="https://enviwa.ecology.wa.gov/home/map"&gt;Washington State Department of Ecology Ambient Air Monitoring Network&lt;/a&gt;&lt;/p&gt;
+    <x:t>&lt;p&gt;&lt;a href="https://airqualitymap.ecology.wa.gov/"&gt;Washington State Department of Ecology Ambient Air Monitoring Network&lt;/a&gt;&amp;nbsp;&lt;/p&gt;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>&lt;p&gt;&lt;a href="https://airqualitymap.ecology.wa.gov/"&gt;Washington State Department of Ecology Ambient Air Monitoring Network&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://ofm.wa.gov/washington-data-research/population-demographics/population-estimates/small-area-estimates-program"&gt;Washington&amp;nbsp;Office of Financial Management&amp;nbsp;&lt;/a&gt;&lt;a href="http://ofm.wa.gov/washington-data-research/population-demographics/population-estimates/small-area-estimates-program"&gt;April 1 Population Estimates&lt;/a&gt;&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Abundance of terrestrial bird populations </x:t>
   </x:si>
   <x:si>
     <x:t>Birds</x:t>
   </x:si>
   <x:si>
     <x:t>ThrivingSpeciesAndFoodWeb</x:t>
   </x:si>
   <x:si>
     <x:t>The terrestrial bird population abundance indicator measures the change in forest interior and human-associated terrestrial bird populations that reside most, if not all, of the year in the Puget Sound basin. Population abundance and trends is based on Puget Sound survey data from the North American Breeding Bird Survey.</x:t>
   </x:si>
   <x:si>
     <x:t>Pearson, Scott</x:t>
   </x:si>
   <x:si>
     <x:t>Washington Department of Fish and Wildlife</x:t>
   </x:si>
   <x:si>
     <x:t>Getting Worse</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">&lt;p&gt;&lt;a href="https://www.pwrc.usgs.gov/bbs/"&gt;North American Breeding Bird Survey (BBS)&amp;nbsp;&lt;/a&gt;&lt;/p&gt;