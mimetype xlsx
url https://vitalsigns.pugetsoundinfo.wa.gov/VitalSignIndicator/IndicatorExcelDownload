--- v6 (2026-05-21)
+++ v7 (2026-07-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f872b4271d4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfe2c9fe006c49ce8e689d6f5fe840ac.psmdcp" Id="Rb3a54dd820934bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c816be85f94c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da2a1658215d477e8db8947092e7ce51.psmdcp" Id="R5a6fed964aa64e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Vital Sign Indicators" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Vital Sign Indicator</x:t>
   </x:si>
   <x:si>
     <x:t>Vital Sign</x:t>
   </x:si>
   <x:si>