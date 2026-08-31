--- v7 (2026-07-30)
+++ v8 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c816be85f94c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da2a1658215d477e8db8947092e7ce51.psmdcp" Id="R5a6fed964aa64e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0779874449e041a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73204259a13a4c54be65ac76dda3ba4b.psmdcp" Id="R4ede6fd57f134b85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Vital Sign Indicators" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Vital Sign Indicator</x:t>
   </x:si>
   <x:si>
     <x:t>Vital Sign</x:t>
   </x:si>
   <x:si>
@@ -1036,54 +1036,60 @@
   <x:si>
     <x:t>Washington Department of Fish and Wildlife, University of Washington, National Oceanic and Atmospheric Administration</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p&gt;Puget Sound Zooplankton Monitoring Program&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p&gt;&lt;a href="https://green2.kingcounty.gov/ScienceLibrary/Document.aspx?ArticleID=556" target="_blank" rel="noopener"&gt;Puget Sound Zooplankton Monitoring Program Dataset&lt;/a&gt;&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Noise in marine water</x:t>
   </x:si>
   <x:si>
     <x:t>This indicator reports on noise made by human activities as a sign of stressed condition in marine waters.</x:t>
   </x:si>
   <x:si>
     <x:t>Primary production in marine water</x:t>
   </x:si>
   <x:si>
     <x:t>Primary production is the creation of new organic matter, primarily through photosynthesis. This organic matter serves as the base of the food web for most marine consumers. A team of scientists is working to develop this indicator in order to report on primary productivity and phytoplankton monitoring in Puget Sound.</x:t>
   </x:si>
   <x:si>
     <x:t>Contaminants in caged mussels</x:t>
   </x:si>
   <x:si>
-    <x:t>This indicator reports on toxic contaminants in Puget Sound's nearshore, intertidal habitats. Uncontaminated mussels are translocated to nearshore locations for a set time period to measure the uptake of chemicals from nearshore waters. This will enable understanding of contaminants in nearshore habitats and whether our actions to prevent and reduce these contaminants are working.</x:t>
+    <x:t>&lt;p&gt;&lt;span class="TextRun SCXW206461521 BCX8" lang="EN-US" xml:lang="EN-US" data-contrast="auto"&gt;&lt;span class="NormalTextRun SCXW206461521 BCX8"&gt;This indicator tracks contaminants in soft tissues of translocated native bay mussels (&lt;/span&gt;&lt;/span&gt;&lt;span class="TextRun SCXW206461521 BCX8" lang="EN-US" xml:lang="EN-US" data-contrast="auto"&gt;&lt;span class="NormalTextRun SCXW206461521 BCX8"&gt;Mytilus trossulus&lt;/span&gt;&lt;/span&gt;&lt;span class="TextRun SCXW206461521 BCX8" lang="EN-US" xml:lang="EN-US" data-contrast="auto"&gt;&lt;span class="NormalTextRun SCXW206461521 BCX8"&gt;) held in cages during a three-month winter exposure period.&lt;/span&gt;&lt;/span&gt;&lt;span class="EOP Selected SCXW206461521 BCX8" data-ccp-props="{}"&gt; &lt;span class="TextRun SCXW206461521 BCX8" lang="EN-US" xml:lang="EN-US" data-contrast="auto"&gt;&lt;span class="NormalTextRun CommentStart SCXW206461521 BCX8"&gt;Levels of PCBs, PAHs, and PBDEs&lt;/span&gt;&lt;span class="NormalTextRun SCXW206461521 BCX8"&gt;&amp;nbsp;in caged mussels are a measure of input of contaminants of concern to nearshore marine habitats, the interface between land and water where many contaminants enter the Puget Sound.&lt;/span&gt;&lt;span class="NormalTextRun SCXW206461521 BCX8"&gt;&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Langness, Mariko</x:t>
+  </x:si>
+  <x:si>
+    <x:t>&lt;p&gt;&lt;a class="Hyperlink SCXW48609896 BCX8" href="http://wdfw.wa.gov/" target="_blank" rel="noreferrer noopener"&gt;&lt;span class="TextRun Highlight Underlined SCXW48609896 BCX8" lang="EN-US" xml:lang="EN-US" data-contrast="none"&gt;&lt;span class="NormalTextRun SCXW48609896 BCX8"&gt;Washington State Department of Fish and Wildlife&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;span class="TextRun Highlight SCXW48609896 BCX8" lang="EN-US" xml:lang="EN-US" data-contrast="none"&gt;&lt;span class="NormalTextRun SCXW48609896 BCX8"&gt;,&amp;#8239;&lt;/span&gt;&lt;/span&gt;&lt;a class="Hyperlink SCXW48609896 BCX8" href="https://wdfw.wa.gov/species-habitats/science/marine-toxics" target="_blank" rel="noreferrer noopener"&gt;&lt;span class="TextRun Highlight Underlined SCXW48609896 BCX8" lang="EN-US" xml:lang="EN-US" data-contrast="none"&gt;&lt;span class="NormalTextRun SCXW48609896 BCX8"&gt;Toxics&amp;#8239;Biological Observation System&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;span class="TextRun Highlight SCXW48609896 BCX8" lang="EN-US" xml:lang="EN-US" data-contrast="none"&gt;&lt;span class="NormalTextRun SCXW48609896 BCX8"&gt;&amp;#8239;(&lt;/span&gt;&lt;span class="NormalTextRun SpellingErrorV2Themed SCXW48609896 BCX8"&gt;TBiOS&lt;/span&gt;&lt;span class="NormalTextRun SCXW48609896 BCX8"&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>&lt;p&gt;&lt;a class="Hyperlink SCXW205865131 BCX8" href="https://wdfw.wa.gov/" target="_blank" rel="noreferrer noopener"&gt;&lt;span class="TextRun Highlight Underlined SCXW205865131 BCX8" lang="EN-US" xml:lang="EN-US" data-contrast="none"&gt;&lt;span class="NormalTextRun SCXW205865131 BCX8"&gt;Washington State Department of Fish and Wildlife&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;span class="TextRun Highlight SCXW205865131 BCX8" lang="EN-US" xml:lang="EN-US" data-contrast="none"&gt;&lt;span class="NormalTextRun SCXW205865131 BCX8"&gt;,&amp;#8239;&lt;/span&gt;&lt;/span&gt;&lt;a class="Hyperlink SCXW205865131 BCX8" href="https://wdfw.wa.gov/species-habitats/science/marine-toxics" target="_blank" rel="noreferrer noopener"&gt;&lt;span class="TextRun Highlight Underlined SCXW205865131 BCX8" lang="EN-US" xml:lang="EN-US" data-contrast="none"&gt;&lt;span class="NormalTextRun SCXW205865131 BCX8"&gt;Toxics&amp;#8239;Biological Observation System&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;span class="TextRun Highlight SCXW205865131 BCX8" lang="EN-US" xml:lang="EN-US" data-contrast="none"&gt;&lt;span class="NormalTextRun SCXW205865131 BCX8"&gt;&amp;#8239;(unpublished data)&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Number of accessible pocket estuaries and embayments</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">&lt;p&gt;This indicator measures the number of pocket estuaries and embayments that are accessible to juvenile salmon.&lt;/p&gt;
 </x:t>
   </x:si>
   <x:si>
     <x:t>Extent of forest cover in freshwater riparian zones</x:t>
   </x:si>
   <x:si>
     <x:t>This indicator measures the percent and acreage of forested cover (vegetation approximately 8 feet or taller) within defined stream riparian zones.</x:t>
   </x:si>
   <x:si>
     <x:t>Zooplankton Index</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p&gt;The Zooplankton Index is a concise way of visualizing the variability of biomass for select taxonomic groups in Northern Washington and Puget Sound regions. This indicator shows the change in annual average biomass of each zooplankton group, calculated from z-scores. Z-scores depict how far the biomass differs from the annual mean. Values closer to zero are near average, while values farther from zero show a greater difference above or below the average in any particular year. While these values do not indicate &amp;ldquo;good&amp;rdquo; or &amp;ldquo;bad&amp;rdquo; outcomes for zooplankton, they are useful in determining the degree of change these communities encounter over time.&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Drift cells in functional condition</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">&lt;p&gt;This indicator is under development and is proposed as a measure to integrate attributes of drift cell function including 1) armor and overwater structures in the sediment supply and deposition zones as well as the transport reach,&amp;nbsp;(2) marine riparian vegetation cover,&amp;nbsp;and (3) forage fish presence/absence.&lt;/p&gt;
@@ -3605,404 +3611,410 @@
       </x:c>
       <x:c r="I57" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="I58" s="2" t="s">
-        <x:v>20</x:v>
+      <x:c r="I58" s="0" t="s">
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
+      <x:c r="K58" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="L58" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D59" s="2" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I59" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I60" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D62" s="2" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D63" s="2" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D64" s="2" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D65" s="2" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D66" s="2" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D67" s="2" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D68" s="2" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I69" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I70" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>286</x:v>
       </x:c>