--- v8 (2026-08-31)
+++ v9 (2026-09-21)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0779874449e041a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73204259a13a4c54be65ac76dda3ba4b.psmdcp" Id="R4ede6fd57f134b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012aa4cea84c406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae2435ba23d94466a659c77598e91475.psmdcp" Id="R80adf1b34d3a47db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Vital Sign Indicators" sheetId="2" r:id="rId2"/>
+    <x:sheet name="Vital Sign Indicators" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Vital Sign Indicator</x:t>
   </x:si>
   <x:si>
     <x:t>Vital Sign</x:t>
   </x:si>
   <x:si>
     <x:t>Ecosystem Recovery Goal</x:t>
   </x:si>
   <x:si>
     <x:t>Description</x:t>
   </x:si>
   <x:si>
     <x:t>Vital Sign Indicator Reporter</x:t>
   </x:si>
   <x:si>
     <x:t>Indicator Lead Organization</x:t>
   </x:si>
   <x:si>
-    <x:t>Indicator Progress</x:t>
+    <x:t>Indicator Trend</x:t>
   </x:si>
   <x:si>
     <x:t>Target Status</x:t>
   </x:si>
   <x:si>
     <x:t>Target</x:t>
   </x:si>
   <x:si>
     <x:t>Contributing Partners</x:t>
   </x:si>
   <x:si>
     <x:t>Monitoring Program</x:t>
   </x:si>
   <x:si>
     <x:t>Data Source</x:t>
   </x:si>
   <x:si>
     <x:t>Exposure to impaired air quality</x:t>
   </x:si>
   <x:si>
     <x:t>Air Quality</x:t>
   </x:si>
   <x:si>
     <x:t>HealthyHumanPopulation</x:t>
   </x:si>
@@ -729,72 +729,81 @@
   <x:si>
     <x:t>U.S. Geological Survey</x:t>
   </x:si>
   <x:si>
     <x:t>U.S. Geological Survey, Washington State Department of Health</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">&lt;p&gt;U.S. Geological Survey Washington Water Science Center&lt;/p&gt;
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">&lt;p&gt;U.S. Geological Survey Scientific Investigations Report (&lt;a href="https://pubs.usgs.gov/publication/sir20235117" target="_blank"&gt;Black et al. 2023&lt;/a&gt;)&amp;nbsp;and Data Release (&lt;a href="https://www.sciencebase.gov/catalog/item/620fe06ed34e6c7e83baae63" target="_blank"&gt;Wright et al. 2023&lt;/a&gt;)&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Washington State Department of Health, Water System Data&amp;nbsp;&lt;a href="https://www.doh.wa.gov/DataandStatisticalReports/EnvironmentalHealth/DrinkingWaterSystemData/SentryInternet" target="_blank"&gt;Sentry Database&lt;/a&gt;&lt;/p&gt;
 </x:t>
   </x:si>
   <x:si>
     <x:t>Water temperature in streams and rivers</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">This indicator reports on field-based discrete and continuous measurements of water temperature in streams and rivers, at representative spatial and temporal scales for the Puget Sound ecosystem. The indicator will determine the frequency and extent to which temperature is above biological requirements of aquatic species for survival and recovery. </x:t>
   </x:si>
   <x:si>
     <x:t>None Provided</x:t>
   </x:si>
   <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
     <x:t>Nutrient concentration in streams and rivers</x:t>
   </x:si>
   <x:si>
     <x:t>This indicator reports on field-based measurements of nitrogen and phosphorous concentrations from discrete samples and nitrate concentrations from continuous monitoring in large rivers, at representative spatial and temporal scales for the Puget Sound ecosystem. This will enable an understanding of nutrient loading from major freshwater river systems connected to Puget Sound.</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean acidification</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean acidification is the lowering of pH in marine waters as a result of increasing uptake of carbon dioxide. This indicator is reported as a compound indicator of (1) water carbonate chemistry measured as 'Omega-saturation' and (2) ability for biological calcification in Puget Sound.</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrient balance in marine water</x:t>
   </x:si>
   <x:si>
     <x:t>This indicator reports on direct, field-based measurements of the ratio of silicon to nitrogen, at representative spatial and temporal scales for the Puget Sound ecosystem. This will enable an understanding of whether Puget Sound has a nutrient balance that supports lipid-rich diatoms all year round, creating the base of the Puget Sound food web.</x:t>
   </x:si>
   <x:si>
     <x:t>Marine water temperature</x:t>
   </x:si>
   <x:si>
-    <x:t>This indicator reports on direct, field-based measurements of water temperature, at representative spatial and temporal scales for the Puget Sound ecosystem (nearshore to pelagic, annual and seasonal). This will enable an understanding of variation in positive temperature anomalies over time and space and provide insights on the habitat quality for marine organisms.</x:t>
+    <x:t>&lt;p class="MsoNormal"&gt;&lt;span style="mso-bidi-font-family: Calibri; mso-bidi-theme-font: minor-latin;"&gt;The Marine Water Temperature Indicator answers a simple question: &lt;strong&gt;was Puget Sound recently warmer or colder than normal?&lt;/strong&gt; The indicator, which is calculated from monthly water quality observations spanning the full water column, provides a representative temperature for greater Puget Sound and quantifies the departure of current conditions from climatological norms.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>&lt;p class="MsoNormal"&gt;Marine Monitoring Unit, Washington Department of Ecology&lt;/p&gt;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>&lt;p&gt;&amp;nbsp;&lt;a href="https://apps.ecology.wa.gov/eim/search/SMP/MarineAmbientSearch.aspx?StudyMonitoringProgramUserId=MarineAmbient&amp;amp;StudyMonitoringProgramUserIdSearchType=Equals"&gt;Washington Department of Ecology Environmental Information Management Database&lt;/a&gt;&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Marine Benthic Index</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p&gt;Scientists are developing a new Marine Benthic Index to better assess and communicate status and trends of benthic invertebrate community health. While this work is being conducted and evaluated, Ecology will continue to report on the Sediment Benthic Index (SBI) to track changes in the benthos. The SBI tells us whether marine areas are either &lt;em&gt;adversely affected&lt;/em&gt; or &lt;em&gt;unaffected&lt;/em&gt; by natural or human stressors based on the composition of the benthic community.&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Short and long-term change at eelgrass sites</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p class="MsoNormal"&gt;This indicator measures the number of eelgrass sites that are increasing, decreasing, stable, or absent. We calculate the change in eelgrass area at a site over two time periods: short-term (6 years), and long-term (all years monitored). This indicator complements&amp;nbsp;&lt;a href="https://vitalsigns.pugetsoundinfo.wa.gov/VitalSignIndicator/Detail/10" target="_blank" rel="noopener"&gt;soundwide area&lt;/a&gt; reporting by identifying change on smaller scales.&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">&lt;p&gt;By 2030, see no significant difference between the number of sites with increases and declines in eelgrass area in each of three sub-regions of Puget Sound (no net loss).&lt;/p&gt;
 &lt;p&gt;By 2050, sites with long term increases in eelgrass area significantly outnumber sites with declines in each of three sub-regions of Puget Sound (net gain).&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://pspwa.box.com/s/5aor0zkp45n1lxo476qhasl2qqj2x34k" target="_blank"&gt;Target fact sheet&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://pspwa.box.com/s/eqz47vp81hwcv84najsrxk4t5q74rbk7" target="_blank"&gt;Memo to Science Panel with rationale&lt;/a&gt;&lt;/p&gt;
 </x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p&gt;&lt;a href="https://experience.arcgis.com/experience/028ded90c96c46eab38ecf72bd8ec847/" target="_blank" rel="noopener"&gt;Nearshore Habitat Program Data &amp;amp; Apps (arcgis.com)&lt;/a&gt;&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Floating kelp bed area</x:t>
@@ -817,51 +826,51 @@
 &lt;p&gt;&lt;a href="https://nwstraits.org/our-work/kelp-recovery/"&gt;Northwest Straits Commission&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.dnr.wa.gov/programs-and-services/aquatics/aquatic-science/kelp-monitoring"&gt;Washington Department of Natural Resources&lt;/a&gt;&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Feeder bluffs in functional condition</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p class="MsoNormal"&gt;&lt;span style="mso-no-proof: yes;"&gt;This indicator measures the amount (length and percent) of Puget Sound feeder bluffs shorelines that are in functional or impaired condition (Figure 1). Feeder bluffs are eroding coastal bluffs that deliver the majority of sediment to maintain Puget Sound&amp;rsquo;s beaches and spits &lt;/span&gt;&lt;!-- [if supportFields]&gt;&lt;span style='mso-ascii-font-family:
 Calibri;mso-fareast-font-family:Batang;mso-hansi-font-family:Calibri;
 mso-bidi-font-family:Calibri;mso-fareast-language:KO'&gt;&lt;span style='mso-element:
 field-begin'&gt;&lt;/span&gt;&lt;span style='mso-spacerun:yes'&gt; &lt;/span&gt;ADDIN ZOTERO_ITEM
 CSL_CITATION
 {&amp;quot;citationID&amp;quot;:&amp;quot;OQzsoWcL&amp;quot;,&amp;quot;properties&amp;quot;:{&amp;quot;formattedCitation&amp;quot;:&amp;quot;(Keuler
 1988)&amp;quot;,&amp;quot;plainCitation&amp;quot;:&amp;quot;(Keuler 1988)&amp;quot;,&amp;quot;noteIndex&amp;quot;:0},&amp;quot;citationItems&amp;quot;:[{&amp;quot;id&amp;quot;:562,&amp;quot;uris&amp;quot;:[&amp;quot;http://zotero.org/groups/606231/items/RGHVNJQE&amp;quot;,[&amp;quot;http://zotero.org/groups/606231/items/RGHVNJQE&amp;quot;]],&amp;quot;itemData&amp;quot;:{&amp;quot;id&amp;quot;:562,&amp;quot;type&amp;quot;:&amp;quot;map&amp;quot;,&amp;quot;publisher&amp;quot;:&amp;quot;Department
 of the Interior, U.S. Geological
 Survey&amp;quot;,&amp;quot;scale&amp;quot;:&amp;quot;1:100,000&amp;quot;,&amp;quot;source&amp;quot;:&amp;quot;Google
 Scholar&amp;quot;,&amp;quot;title&amp;quot;:&amp;quot;Map showing coastal erosion, sediment
 supply, and longshore transport in the Port Townsend 30-by 60-minute
 quadrangle, Puget Sound region, Washington. U.S. Geologic Survey Miscellaneous
 Investigations Map I-1198-E, scale
 1:100,000&amp;quot;,&amp;quot;URL&amp;quot;:&amp;quot;https://pubs.er.usgs.gov/publication/i1198E&amp;quot;,&amp;quot;author&amp;quot;:[{&amp;quot;family&amp;quot;:&amp;quot;Keuler&amp;quot;,&amp;quot;given&amp;quot;:&amp;quot;Ralph
 F.&amp;quot;}],&amp;quot;accessed&amp;quot;:{&amp;quot;date-parts&amp;quot;:[[&amp;quot;2016&amp;quot;,7,25]]},&amp;quot;issued&amp;quot;:{&amp;quot;date-parts&amp;quot;:[[&amp;quot;1988&amp;quot;]]}}}],&amp;quot;schema&amp;quot;:&amp;quot;https://github.com/citation-style-language/schema/raw/master/csl-citation.json&amp;quot;}
 &lt;span style='mso-element:field-separator'&gt;&lt;/span&gt;&lt;/span&gt;&lt;![endif]--&gt;&lt;span style="mso-ascii-font-family: Calibri; mso-hansi-font-family: Calibri; mso-bidi-font-family: Calibri;"&gt;(Keuler 1988)&lt;/span&gt;&lt;!-- [if supportFields]&gt;&lt;span style='mso-ascii-font-family:
 Calibri;mso-fareast-font-family:Batang;mso-hansi-font-family:Calibri;
 mso-bidi-font-family:Calibri;mso-fareast-language:KO'&gt;&lt;span style='mso-element:
-field-end'&gt;&lt;/span&gt;&lt;/span&gt;&lt;![endif]--&gt;&lt;span style="mso-no-proof: yes;"&gt;. Beaches and bluffs provide critical habitat for the region&amp;rsquo;s fish and wildlife, including spawning beaches for forage fish and rearing habitat for juvenile salmon. Shoreline armor is the main factor that impedes the functional of feeder bluffs &lt;/span&gt;&lt;!-- [if supportFields]&gt;&lt;span style='mso-no-proof:yes'&gt;&lt;span
+field-end'&gt;&lt;/span&gt;&lt;/span&gt;&lt;![endif]--&gt;&lt;span style="mso-no-proof: yes;"&gt;. Beaches and bluffs provide critical habitat for the region&amp;rsquo;s fish and wildlife, including spawning beaches for forage fish and rearing habitat for juvenile salmon. Shoreline armor is the main factor that impedes the functionality of feeder bluffs &lt;/span&gt;&lt;!-- [if supportFields]&gt;&lt;span style='mso-no-proof:yes'&gt;&lt;span
 style='mso-element:field-begin'&gt;&lt;/span&gt;&lt;span
 style='mso-spacerun:yes'&gt; &lt;/span&gt;ADDIN ZOTERO_ITEM CSL_CITATION
 {&amp;quot;citationID&amp;quot;:&amp;quot;WU3b4Qm8&amp;quot;,&amp;quot;properties&amp;quot;:{&amp;quot;formattedCitation&amp;quot;:&amp;quot;(Johannessen
 and MacLennan 2007; MacDonald et al. 1994)&amp;quot;,&amp;quot;plainCitation&amp;quot;:&amp;quot;(Johannessen
 and MacLennan 2007; MacDonald et al.
 1994)&amp;quot;,&amp;quot;noteIndex&amp;quot;:0},&amp;quot;citationItems&amp;quot;:[{&amp;quot;id&amp;quot;:788,&amp;quot;uris&amp;quot;:[&amp;quot;http://zotero.org/groups/606231/items/3Q4M4GH5&amp;quot;],&amp;quot;itemData&amp;quot;:{&amp;quot;id&amp;quot;:788,&amp;quot;type&amp;quot;:&amp;quot;article-journal&amp;quot;,&amp;quot;container-title&amp;quot;:&amp;quot;Coastal
 Erosion Management Studies,&amp;quot;,&amp;quot;note&amp;quot;:&amp;quot;Shorelands and Water
 Resources Program, Washington Department of Ecology, Olympia,
 WA.&amp;quot;,&amp;quot;page&amp;quot;:&amp;quot;Report
 94–78&amp;quot;,&amp;quot;source&amp;quot;:&amp;quot;Google
 Scholar&amp;quot;,&amp;quot;title&amp;quot;:&amp;quot;Shoreline armoring effects on physical
 coastal processes in Puget Sound,
 Washington&amp;quot;,&amp;quot;volume&amp;quot;:&amp;quot;Vol. 5&amp;quot;,&amp;quot;author&amp;quot;:[{&amp;quot;family&amp;quot;:&amp;quot;MacDonald&amp;quot;,&amp;quot;given&amp;quot;:&amp;quot;Keith&amp;quot;},{&amp;quot;family&amp;quot;:&amp;quot;Simpson&amp;quot;,&amp;quot;given&amp;quot;:&amp;quot;David&amp;quot;},{&amp;quot;family&amp;quot;:&amp;quot;Paulson&amp;quot;,&amp;quot;given&amp;quot;:&amp;quot;Bradley&amp;quot;},{&amp;quot;family&amp;quot;:&amp;quot;Cox&amp;quot;,&amp;quot;given&amp;quot;:&amp;quot;Jack&amp;quot;},{&amp;quot;family&amp;quot;:&amp;quot;Gendron&amp;quot;,&amp;quot;given&amp;quot;:&amp;quot;Jane&amp;quot;}],&amp;quot;issued&amp;quot;:{&amp;quot;date-parts&amp;quot;:[[&amp;quot;1994&amp;quot;]]}}},{&amp;quot;id&amp;quot;:432,&amp;quot;uris&amp;quot;:[&amp;quot;http://zotero.org/groups/606231/items/6DVEE98U&amp;quot;],&amp;quot;itemData&amp;quot;:{&amp;quot;id&amp;quot;:432,&amp;quot;type&amp;quot;:&amp;quot;report&amp;quot;,&amp;quot;collection-title&amp;quot;:&amp;quot;Valued
 Ecosystem Components&amp;quot;,&amp;quot;event-place&amp;quot;:&amp;quot;Seattle,
 WA&amp;quot;,&amp;quot;genre&amp;quot;:&amp;quot;Puget Sound Nearshore Partnership Report
 2007-04&amp;quot;,&amp;quot;publisher&amp;quot;:&amp;quot;Washington Sea Grant Program,
 University of Washington&amp;quot;,&amp;quot;publisher-place&amp;quot;:&amp;quot;Seattle,
 WA&amp;quot;,&amp;quot;title&amp;quot;:&amp;quot;Beaches and Bluffs of Puget
 Sound&amp;quot;,&amp;quot;author&amp;quot;:[{&amp;quot;family&amp;quot;:&amp;quot;Johannessen&amp;quot;,&amp;quot;given&amp;quot;:&amp;quot;J.W.&amp;quot;},{&amp;quot;family&amp;quot;:&amp;quot;MacLennan&amp;quot;,&amp;quot;given&amp;quot;:&amp;quot;A.&amp;quot;}],&amp;quot;issued&amp;quot;:{&amp;quot;date-parts&amp;quot;:[[&amp;quot;2007&amp;quot;]]}}}],&amp;quot;schema&amp;quot;:&amp;quot;https://github.com/citation-style-language/schema/raw/master/csl-citation.json&amp;quot;}
 &lt;span style='mso-element:field-separator'&gt;&lt;/span&gt;&lt;/span&gt;&lt;![endif]--&gt;&lt;span style="mso-ascii-font-family: Calibri; mso-hansi-font-family: Calibri; mso-bidi-font-family: Calibri;"&gt;(Johannessen and MacLennan 2007; MacDonald et al. 1994)&lt;/span&gt;&lt;!-- [if supportFields]&gt;&lt;span
 style='mso-no-proof:yes'&gt;&lt;span style='mso-element:field-end'&gt;&lt;/span&gt;&lt;/span&gt;&lt;![endif]--&gt;&lt;span style="mso-no-proof: yes;"&gt; and therefore the presence of armor along feeder bluff shores is used as a proxy to assess feeder bluff function in our region. &lt;/span&gt;&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Washington Department of Fish and Wildlife, Natural Systems Design</x:t>
   </x:si>
@@ -1494,51 +1503,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L71"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="67.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="34.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="27.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="110.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="47.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="24.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="16.282054" style="0" customWidth="1"/>
     <x:col min="9" max="12" width="110.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
@@ -2911,1134 +2920,1203 @@
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I37" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="J37" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I38" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="J38" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I39" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="J39" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I40" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="J40" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="I41" s="2" t="s">
-        <x:v>20</x:v>
+      <x:c r="I41" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="J41" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="K41" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="L41" s="0" t="s">
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I42" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L42" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I43" s="2" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I44" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="L44" s="2" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D45" s="2" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L45" s="2" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I46" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="J46" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D47" s="2" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="K47" s="2" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="L47" s="2" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I48" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="J48" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L50" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I51" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="J51" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I52" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="L52" s="2" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I53" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="L53" s="2" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I54" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K54" s="2" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="L54" s="2" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I56" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="J56" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I57" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="J57" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="L58" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D59" s="2" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I59" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="J59" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I60" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="J60" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D62" s="2" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
+      <x:c r="J62" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D63" s="2" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
+      <x:c r="J63" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D64" s="2" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
+      <x:c r="J64" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D65" s="2" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
+      <x:c r="J65" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D66" s="2" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
+      <x:c r="J66" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D67" s="2" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
+      <x:c r="J67" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D68" s="2" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
+      <x:c r="J68" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I69" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="J69" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I70" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="J70" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Vital Sign Indicators</vt:lpstr>
       <vt:lpstr>Vital Sign Indicators!Print_Area</vt:lpstr>
       <vt:lpstr>Vital Sign Indicators!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>