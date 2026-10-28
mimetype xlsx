--- v9 (2026-09-21)
+++ v10 (2026-10-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012aa4cea84c406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae2435ba23d94466a659c77598e91475.psmdcp" Id="R80adf1b34d3a47db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56cfa73510a444bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16a0beb6565d4048b6707f9ef595cf39.psmdcp" Id="Rcf187b1f4f994015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Vital Sign Indicators" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Vital Sign Indicator</x:t>
   </x:si>
   <x:si>
     <x:t>Vital Sign</x:t>
   </x:si>
   <x:si>
@@ -425,68 +425,66 @@
   </x:si>
   <x:si>
     <x:t>This indicator reports on the modeled reduction of dissolved oxygen in marine waters caused by human impacts. Low dissolved oxygen in marine waters can create significant problems, such as extensive fish kills in extreme conditions. Excessive nitrogen and carbon from human activities can create or exacerbate the conditions that lead to low oxygen in Puget Sound.</x:t>
   </x:si>
   <x:si>
     <x:t>Carlson, Jennifer</x:t>
   </x:si>
   <x:si>
     <x:t>Indicator To Be Developed</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">&lt;p&gt;Washington&amp;nbsp;Department of Ecology, Environmental Assessment Program&lt;/p&gt;
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">&lt;p&gt;Washington&amp;nbsp;Department of Ecology, Environmental Assessment Program, Modeling and TMDL Unit&lt;/p&gt;
 </x:t>
   </x:si>
   <x:si>
     <x:t>Number of Southern Resident killer whales</x:t>
   </x:si>
   <x:si>
     <x:t>Orcas</x:t>
   </x:si>
   <x:si>
-    <x:t>&lt;p&gt;Southern Resident killer whales are a unique population of orcas that ranges in the Salish Sea and along the West Coast of the U.S. and Canada. They range in three pods known as J, K and L from California to Alaska in pursuit of fish, primarily adult Pacific salmon. In the late-1990s, Southern Resident killer whales experienced a dramatic decline. The combination of a precarious food supply and threats from pollution, vessel traffic, and noise continues to jeopardize their survival. As a result, they are federally listed as endangered.&lt;/p&gt;</x:t>
+    <x:t>&lt;p&gt;Southern Resident killer whales are a unique population of orcas that ranges in the Salish Sea and along the West Coast of the U.S. and Canada. The population is composed of three main social units referred to as J, K, and L pods. They are fish specialists with a particularly strong reliance on salmonids, especially Chinook salmon. The population was severely reduced from live-capture fisheries in the 1960s and early 1970s. After a period of growth, the population experienced a dramtic decline starting in the late-1990s corresponding to a decline in prey availability. The primary threat identified by studies of their population dynamics and health is a reduction in the abundance and quality of prey, along with pressures from anthropogenic noise, toxicants, and inbreeding depression. As a result, they are federally listed as endangered.&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p&gt;By 2030, increase the Southern Resident killer whale population from 74 individual whales in 2021 to 86 individuals.&lt;/p&gt;
 &lt;p&gt;By 2050, increase the population to 110 individuals.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://pspwa.box.com/s/fjl0vl84fbnctk1swvbn6mkovdd2fkot" target="_blank" rel="noopener"&gt;Target fact sheet&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://pspwa.box.com/s/eqz47vp81hwcv84najsrxk4t5q74rbk7" target="_blank" rel="noopener"&gt;Memo to Science Panel with rationale&lt;/a&gt;&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Center for Whale Research, National Oceanic and Atmospheric Administration</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">&lt;p&gt;Center for Whale Research&amp;nbsp;&lt;a href="https://www.whaleresearch.com/orcasurvey"&gt;Orca Survey&lt;/a&gt;&lt;/p&gt;
-[...4 lines deleted...]
-</x:t>
+    <x:t>&lt;p&gt;Center for Whale Research&amp;nbsp;&lt;a href="https://www.whaleresearch.com/orcasurvey"&gt;Orca Survey&lt;/a&gt;&lt;/p&gt;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>&lt;p&gt;Annual Census as reported to National Oceanographic and Atmospheric Administration (NOAA) by the&amp;nbsp;&lt;a href="https://www.whaleresearch.com/orca-population"&gt;Center for Whale Research&lt;/a&gt;&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Nature-based recreation</x:t>
   </x:si>
   <x:si>
     <x:t>Outdoor Activity</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p&gt;This indicator tracks participation in nature-based recreation in the Puget Sound region during winter, spring, fall and summer seasons. Recreational activities tracked are limited to those within the scope of Puget Sound recovery and include both passive and active recreational activities, such as wildlife-watching, fishing, bicycling, boating, and swimming.&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Nature-based work</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p&gt;This indicator tracks stated participation in occupations based in natural environments in the Puget Sound, such as commercial or charter fishing, farming, forestry, habitat restoration, or outdoor-recreation jobs.&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Condition of swimming beaches</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">&lt;p&gt;The &amp;quot;condition of swimming beaches&amp;quot; indicator reflects marine water quality conditions in areas heavily used for recreation. This indicator tracks the percent of swimming beaches that pass swimming standards with no more than one exceedance event of the swimming standard during the summer. Swimming beaches not meeting water quality standards indicate increased risk of people getting sick through gastrointestinal illnesses, respiratory illnesses, and skin infections.&lt;/p&gt;
 </x:t>
   </x:si>
   <x:si>
     <x:t>Gibbs, Heather</x:t>
@@ -754,50 +752,53 @@
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Nutrient concentration in streams and rivers</x:t>
   </x:si>
   <x:si>
     <x:t>This indicator reports on field-based measurements of nitrogen and phosphorous concentrations from discrete samples and nitrate concentrations from continuous monitoring in large rivers, at representative spatial and temporal scales for the Puget Sound ecosystem. This will enable an understanding of nutrient loading from major freshwater river systems connected to Puget Sound.</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean acidification</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean acidification is the lowering of pH in marine waters as a result of increasing uptake of carbon dioxide. This indicator is reported as a compound indicator of (1) water carbonate chemistry measured as 'Omega-saturation' and (2) ability for biological calcification in Puget Sound.</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrient balance in marine water</x:t>
   </x:si>
   <x:si>
     <x:t>This indicator reports on direct, field-based measurements of the ratio of silicon to nitrogen, at representative spatial and temporal scales for the Puget Sound ecosystem. This will enable an understanding of whether Puget Sound has a nutrient balance that supports lipid-rich diatoms all year round, creating the base of the Puget Sound food web.</x:t>
   </x:si>
   <x:si>
     <x:t>Marine water temperature</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p class="MsoNormal"&gt;&lt;span style="mso-bidi-font-family: Calibri; mso-bidi-theme-font: minor-latin;"&gt;The Marine Water Temperature Indicator answers a simple question: &lt;strong&gt;was Puget Sound recently warmer or colder than normal?&lt;/strong&gt; The indicator, which is calculated from monthly water quality observations spanning the full water column, provides a representative temperature for greater Puget Sound and quantifies the departure of current conditions from climatological norms.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fisher, Alex</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p class="MsoNormal"&gt;Marine Monitoring Unit, Washington Department of Ecology&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p&gt;&amp;nbsp;&lt;a href="https://apps.ecology.wa.gov/eim/search/SMP/MarineAmbientSearch.aspx?StudyMonitoringProgramUserId=MarineAmbient&amp;amp;StudyMonitoringProgramUserIdSearchType=Equals"&gt;Washington Department of Ecology Environmental Information Management Database&lt;/a&gt;&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Marine Benthic Index</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p&gt;Scientists are developing a new Marine Benthic Index to better assess and communicate status and trends of benthic invertebrate community health. While this work is being conducted and evaluated, Ecology will continue to report on the Sediment Benthic Index (SBI) to track changes in the benthos. The SBI tells us whether marine areas are either &lt;em&gt;adversely affected&lt;/em&gt; or &lt;em&gt;unaffected&lt;/em&gt; by natural or human stressors based on the composition of the benthic community.&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Short and long-term change at eelgrass sites</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p class="MsoNormal"&gt;This indicator measures the number of eelgrass sites that are increasing, decreasing, stable, or absent. We calculate the change in eelgrass area at a site over two time periods: short-term (6 years), and long-term (all years monitored). This indicator complements&amp;nbsp;&lt;a href="https://vitalsigns.pugetsoundinfo.wa.gov/VitalSignIndicator/Detail/10" target="_blank" rel="noopener"&gt;soundwide area&lt;/a&gt; reporting by identifying change on smaller scales.&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">&lt;p&gt;By 2030, see no significant difference between the number of sites with increases and declines in eelgrass area in each of three sub-regions of Puget Sound (no net loss).&lt;/p&gt;
 &lt;p&gt;By 2050, sites with long term increases in eelgrass area significantly outnumber sites with declines in each of three sub-regions of Puget Sound (net gain).&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://pspwa.box.com/s/5aor0zkp45n1lxo476qhasl2qqj2x34k" target="_blank"&gt;Target fact sheet&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://pspwa.box.com/s/eqz47vp81hwcv84najsrxk4t5q74rbk7" target="_blank"&gt;Memo to Science Panel with rationale&lt;/a&gt;&lt;/p&gt;
 </x:t>
@@ -2228,65 +2229,65 @@
       </x:c>
       <x:c r="L18" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I19" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="K19" s="2" t="s">
+      <x:c r="K19" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="L19" s="2" t="s">
+      <x:c r="L19" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -3034,1089 +3035,1089 @@
       </x:c>
       <x:c r="H40" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I40" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I42" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L42" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I43" s="2" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I44" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L44" s="2" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D45" s="2" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="L45" s="2" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I46" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D47" s="2" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="K47" s="2" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="L47" s="2" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I48" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="L50" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I51" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I52" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="L52" s="2" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I53" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="L53" s="2" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I54" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K54" s="2" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="L54" s="2" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I56" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I57" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="L58" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D59" s="2" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I59" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I60" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D62" s="2" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D63" s="2" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D64" s="2" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D65" s="2" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D66" s="2" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D67" s="2" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D68" s="2" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I69" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I70" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Vital Sign Indicators</vt:lpstr>
       <vt:lpstr>Vital Sign Indicators!Print_Area</vt:lpstr>
       <vt:lpstr>Vital Sign Indicators!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>